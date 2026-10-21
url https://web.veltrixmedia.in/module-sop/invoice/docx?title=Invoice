--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="28"/><w:szCs w:val="28"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">⚡ VELTRIX OS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="40"/><w:szCs w:val="40"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVOICE — SOP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:r><w:rPr><w:color w:val="888888"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Generated 03 Sep 2026</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="9000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="120" w:type="dxa"/><w:left w:w="120" w:type="dxa"/><w:right w:w="120" w:type="dxa"/><w:bottom w:w="120" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tcPr><w:shd w:val="clear" w:fill="F0EEFF"/></w:tcPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:shd w:val="clear" w:fill="F0EEFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="4B3FCF"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create GST-ready invoices, track payments automatically, and send them straight to clients on WhatsApp — from quote to cash collected, all in one place.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="100"/></w:pPr><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECTIONS</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="9000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="100" w:type="dxa"/><w:left w:w="100" w:type="dxa"/><w:right w:w="100" w:type="dxa"/><w:bottom w:w="100" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E5E1FF"/><w:left w:val="single" w:sz="6" w:color="E5E1FF"/><w:right w:val="single" w:sz="6" w:color="E5E1FF"/><w:bottom w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideH w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideV w:val="single" w:sz="6" w:color="E5E1FF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">➕  Create</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Build an invoice with line items, GST auto-split (CGST+SGST or IGST) and rounding.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📋  List</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">See every invoice, its status, aging and payment tracker in one table.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">💳  Payment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Record a payment (full or partial) — status and balance update instantly.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📊  GST Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Month-wise CGST/SGST/IGST breakup, ready for filing.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📄  Statement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">A client's full invoice + payment history on one page.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">🔁  Recurring</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Auto-generate the same invoice every week/month/quarter/year.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="100"/></w:pPr><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEP-BY-STEP WORKFLOW</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="700" w:type="dxa"/><w:gridCol w:w="8300" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="100" w:type="dxa"/><w:left w:w="100" w:type="dxa"/><w:right w:w="100" w:type="dxa"/><w:bottom w:w="100" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E5E1FF"/><w:left w:val="single" w:sz="6" w:color="E5E1FF"/><w:right w:val="single" w:sz="6" w:color="E5E1FF"/><w:bottom w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideH w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideV w:val="single" w:sz="6" w:color="E5E1FF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Create invoice → pick client, add items, GST auto-detected from company + client GSTIN.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Save & Send → download the PDF or send it straight on WhatsApp.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Record Payment → as money comes in, log it (partial payments supported).</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Auto-tracked → status flips to Paid/Overdue on its own; GST Report stays accurate for filing.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p/><w:p><w:pPr/><w:r><w:rPr><w:color w:val="AAAAAA"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">This SOP is confidential and for internal use only.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="900" w:right="900" w:bottom="900" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr/><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="28"/><w:szCs w:val="28"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">⚡ VELTRIX OS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="60"/></w:pPr><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="40"/><w:szCs w:val="40"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">INVOICE — SOP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:r><w:rPr><w:color w:val="888888"/><w:sz w:val="18"/><w:szCs w:val="18"/></w:rPr><w:t xml:space="preserve">Generated 21 Oct 2026</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="9000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="120" w:type="dxa"/><w:left w:w="120" w:type="dxa"/><w:right w:w="120" w:type="dxa"/><w:bottom w:w="120" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0"/><w:left w:val="single" w:sz="0"/><w:right w:val="single" w:sz="0"/><w:bottom w:val="single" w:sz="0"/><w:insideH w:val="single" w:sz="0"/><w:insideV w:val="single" w:sz="0"/></w:tblBorders></w:tblPr><w:tcPr><w:shd w:val="clear" w:fill="F0EEFF"/></w:tcPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:shd w:val="clear" w:fill="F0EEFF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="4B3FCF"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Create GST-ready invoices, track payments automatically, and send them straight to clients on WhatsApp — from quote to cash collected, all in one place.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="100"/></w:pPr><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECTIONS</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="9000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="100" w:type="dxa"/><w:left w:w="100" w:type="dxa"/><w:right w:w="100" w:type="dxa"/><w:bottom w:w="100" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E5E1FF"/><w:left w:val="single" w:sz="6" w:color="E5E1FF"/><w:right w:val="single" w:sz="6" w:color="E5E1FF"/><w:bottom w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideH w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideV w:val="single" w:sz="6" w:color="E5E1FF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">➕  Create</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Build an invoice with line items, GST auto-split (CGST+SGST or IGST) and rounding.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📋  All Invoices tab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Every invoice, its status, and quick actions — filterable by status pills.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📡  Payment Tracker tab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Every unpaid invoice with days-overdue, a recovery-step tracker, and one-click WhatsApp reminders.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">⏳  Aging & Recurring tab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">How much is owed by how overdue it is, plus every auto-billing template (weekly/monthly/quarterly/yearly).</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">💰  Money Dashboard tab</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">This month's revenue, expenses, profit, GST collected, and outstanding — one screen, no digging.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📋  GST Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Month-wise CGST/SGST/IGST breakup, ready for filing.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">📄  Statement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">A client's full invoice + payment history on one page.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="100"/></w:pPr><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEP-BY-STEP WORKFLOW</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="700" w:type="dxa"/><w:gridCol w:w="8300" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="100" w:type="dxa"/><w:left w:w="100" w:type="dxa"/><w:right w:w="100" w:type="dxa"/><w:bottom w:w="100" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E5E1FF"/><w:left w:val="single" w:sz="6" w:color="E5E1FF"/><w:right w:val="single" w:sz="6" w:color="E5E1FF"/><w:bottom w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideH w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideV w:val="single" w:sz="6" w:color="E5E1FF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Create invoice → pick client, add items, GST auto-detected from company + client GSTIN.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Save & Send → download the PDF or send it straight on WhatsApp.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Record Payment → as money comes in, log it (partial payments supported) — status and balance update instantly.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Auto-tracked → status flips to Paid/Overdue on its own; check the Payment Tracker tab for what needs chasing today.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="700" w:type="dxa"/><w:vAlign w:val="center"/><w:shd w:val="clear" w:fill="6C63FF"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="FFFFFF"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">5</w:t></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="8300" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="21"/><w:szCs w:val="21"/></w:rPr><w:t xml:space="preserve">Everything else — Aging, Recurring templates, and the Money Dashboard — lives in its own tab above the invoice list, so nothing is more than one click away.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:after="100"/></w:pPr><w:r><w:rPr><w:color w:val="6C63FF"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONNECTIONS</w:t></w:r></w:p><w:tbl><w:tblGrid><w:gridCol w:w="9000" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="100" w:type="dxa"/><w:left w:w="100" w:type="dxa"/><w:right w:w="100" w:type="dxa"/><w:bottom w:w="100" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="6" w:color="E5E1FF"/><w:left w:val="single" w:sz="6" w:color="E5E1FF"/><w:right w:val="single" w:sz="6" w:color="E5E1FF"/><w:bottom w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideH w:val="single" w:sz="6" w:color="E5E1FF"/><w:insideV w:val="single" w:sz="6" w:color="E5E1FF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">🔗 Leads</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Creating an invoice auto-links (or creates) the client as a Lead and marks the deal Converted; getting paid updates that lead's Total Revenue automatically.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">🔗 Bank</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Recording a payment against a chosen bank account creates a real credit entry there too — the bank balance and invoice status can never drift apart.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">🔗 Incentives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">A sales person on the invoice against a matching slab earns a Pending incentive automatically — it only turns Confirmed once the invoice is fully paid, not just billed.</w:t></w:r></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="9000" w:type="dxa"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:rPr><w:color w:val="1A1A2E"/><w:sz w:val="22"/><w:szCs w:val="22"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">🔗 Lead Activity</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:color w:val="565B66"/><w:sz w:val="20"/><w:szCs w:val="20"/></w:rPr><w:t xml:space="preserve">Every invoice milestone — created, sent, paid, payment recorded, PDF downloaded — logs to the client's activity timeline, visible from their Lead profile.</w:t></w:r></w:p></w:tc></w:tr></w:tbl><w:p/><w:p/><w:p/><w:p><w:pPr/><w:r><w:rPr><w:color w:val="AAAAAA"/><w:sz w:val="16"/><w:szCs w:val="16"/></w:rPr><w:t xml:space="preserve">This SOP is confidential and for internal use only.</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="900" w:right="900" w:bottom="900" w:left="900" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>