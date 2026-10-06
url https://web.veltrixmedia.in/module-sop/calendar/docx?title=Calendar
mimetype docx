--- v0 (2026-08-21)
+++ v1 (2026-10-06)
@@ -40,51 +40,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1A1A2E"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CALENDAR — SOP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Generated 21 Aug 2026</w:t>
+        <w:t xml:space="preserve">Generated 07 Oct 2026</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="9000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="120" w:type="dxa"/>
           <w:left w:w="120" w:type="dxa"/>
           <w:right w:w="120" w:type="dxa"/>
           <w:bottom w:w="120" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0"/>
           <w:left w:val="single" w:sz="0"/>
           <w:right w:val="single" w:sz="0"/>
           <w:bottom w:val="single" w:sz="0"/>
           <w:insideH w:val="single" w:sz="0"/>
           <w:insideV w:val="single" w:sz="0"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tcPr>